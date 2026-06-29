--- v0 (2026-05-06)
+++ v1 (2026-06-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SEKAYAM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>SISTEM PEMANTAUAN PASAR DAN KEBUTUHAN POKOK KABUPATEN SANGGAU</t>
   </si>
   <si>
     <t>KECAMATAN SEKAYAM</t>
   </si>
   <si>
     <t>Periode : 04-05-2026 s/d 10-05-2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Komoditi</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Harga Periode Lalu</t>
   </si>
   <si>
     <t>Harga Periode Ini</t>
   </si>
   <si>
@@ -107,144 +107,207 @@
   <si>
     <t>2026-05-04 08:37:28</t>
   </si>
   <si>
     <t>MINYAK BIMOLI</t>
   </si>
   <si>
     <t>2026-05-04 08:37:36</t>
   </si>
   <si>
     <t>MINYAK TAWON/FORTUNE</t>
   </si>
   <si>
     <t>2026-05-04 08:37:44</t>
   </si>
   <si>
     <t>MINYAK KITA</t>
   </si>
   <si>
     <t>2026-05-04 08:37:52</t>
   </si>
   <si>
     <t>DAGING SAPI</t>
   </si>
   <si>
+    <t>+23.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harga daging sapi segar relatif mahal </t>
+  </si>
+  <si>
+    <t>2026-05-07 20:25:59</t>
+  </si>
+  <si>
     <t>DAGING BABI</t>
   </si>
   <si>
     <t>2026-05-05 09:28:43</t>
   </si>
   <si>
     <t>DAGING AYAM RAS (BOILER)</t>
   </si>
   <si>
+    <t>2026-05-07 20:26:15</t>
+  </si>
+  <si>
     <t>DAGING AYAM KAMPUNG</t>
   </si>
   <si>
     <t>2026-05-04 08:38:07</t>
   </si>
   <si>
     <t>DAGING SAPI BEKU</t>
   </si>
   <si>
+    <t>2026-05-07 20:27:45</t>
+  </si>
+  <si>
     <t>DAGING BABI BEKU</t>
   </si>
   <si>
+    <t>2026-05-07 20:56:20</t>
+  </si>
+  <si>
     <t>TELUR AYAM RAS</t>
   </si>
   <si>
     <t>2026-05-04 08:38:22</t>
   </si>
   <si>
     <t>JAGUNG SEGAR</t>
   </si>
   <si>
+    <t>2026-05-07 20:28:22</t>
+  </si>
+  <si>
     <t>GARAM HALUS (GARAM MAKAN)</t>
   </si>
   <si>
     <t>2026-05-04 08:39:28</t>
   </si>
   <si>
     <t>PERTALITE (KIOS)</t>
   </si>
   <si>
     <t>2026-05-06 09:57:51</t>
   </si>
   <si>
     <t>SOLAR (KIOS)</t>
   </si>
   <si>
     <t>2026-05-04 08:38:41</t>
   </si>
   <si>
     <t>GAS ELPIJI (3 KG)</t>
   </si>
   <si>
-    <t>2026-05-04 08:38:48</t>
+    <t>+27.27%</t>
+  </si>
+  <si>
+    <t>Harga gas lpg di toko eceran relatif lebih tinggi</t>
+  </si>
+  <si>
+    <t>2026-05-07 20:55:55</t>
   </si>
   <si>
     <t>GAS ELPIJI (5 KG)</t>
   </si>
   <si>
-    <t>2026-05-04 08:38:55</t>
+    <t>2026-05-08 00:07:05</t>
   </si>
   <si>
     <t>GAS ELPIJI (12 KG)</t>
   </si>
   <si>
-    <t>2026-05-04 08:39:06</t>
+    <t>2026-05-08 00:07:31</t>
   </si>
   <si>
     <t>TEPUNG TERIGU SEGI TIGA BIRU (KEMASAN)</t>
   </si>
   <si>
-    <t>2026-05-04 08:39:16</t>
+    <t>+7.14%</t>
+  </si>
+  <si>
+    <t>Kenaikan ongkos angkut</t>
+  </si>
+  <si>
+    <t>2026-05-08 08:10:51</t>
   </si>
   <si>
     <t>KACANG KEDELAI</t>
   </si>
   <si>
+    <t>2026-05-07 20:28:50</t>
+  </si>
+  <si>
     <t>KACANG TANAH</t>
   </si>
   <si>
+    <t>2026-05-07 20:29:02</t>
+  </si>
+  <si>
     <t>CABE MERAH BESAR</t>
   </si>
   <si>
+    <t>2026-05-08 08:20:30</t>
+  </si>
+  <si>
     <t>CABE RAWIT</t>
   </si>
   <si>
+    <t>-13.33%</t>
+  </si>
+  <si>
+    <t>2026-05-08 08:20:45</t>
+  </si>
+  <si>
     <t>CABE KERITING (SEGAR)</t>
   </si>
   <si>
+    <t>-8.33%</t>
+  </si>
+  <si>
+    <t>2026-05-08 08:20:58</t>
+  </si>
+  <si>
     <t>BAWANG MERAH</t>
   </si>
   <si>
+    <t>2026-05-08 08:21:10</t>
+  </si>
+  <si>
     <t>BAWANG PUTIH</t>
   </si>
   <si>
+    <t>2026-05-08 08:21:20</t>
+  </si>
+  <si>
     <t>BAWANG BOMBAY</t>
+  </si>
+  <si>
+    <t>2026-05-08 08:21:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;(#,##0.00);&quot;-&quot;"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -633,51 +696,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.419" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="47.988" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -931,584 +994,612 @@
         <v>25000</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="6">
         <v>130000</v>
       </c>
       <c r="E14" s="6">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F14" s="4"/>
+        <v>160000</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>31</v>
+      </c>
       <c r="G14" s="5" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="H14" s="4"/>
-      <c r="I14" s="4"/>
+      <c r="I14" s="4" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="6">
         <v>110000</v>
       </c>
       <c r="E15" s="6">
         <v>110000</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="6">
         <v>40000</v>
       </c>
       <c r="E16" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="5"/>
       <c r="H16" s="4"/>
-      <c r="I16" s="4"/>
+      <c r="I16" s="4" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="6">
         <v>70000</v>
       </c>
       <c r="E17" s="6">
         <v>70000</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="F18" s="4"/>
-      <c r="G18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G18" s="5"/>
       <c r="H18" s="4"/>
-      <c r="I18" s="4"/>
+      <c r="I18" s="4" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="F19" s="4"/>
-      <c r="G19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="5"/>
       <c r="H19" s="4"/>
-      <c r="I19" s="4"/>
+      <c r="I19" s="4" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="6">
         <v>2500</v>
       </c>
       <c r="E20" s="6">
         <v>2500</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="6">
         <v>13000</v>
       </c>
       <c r="E21" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>13000</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="5"/>
       <c r="H21" s="4"/>
-      <c r="I21" s="4"/>
+      <c r="I21" s="4" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="6">
         <v>2000</v>
       </c>
       <c r="E22" s="6">
         <v>2000</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="6">
         <v>14000</v>
       </c>
       <c r="E23" s="6">
         <v>14000</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="6">
         <v>13000</v>
       </c>
       <c r="E24" s="6">
         <v>13000</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="5"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="6">
         <v>22000</v>
       </c>
       <c r="E25" s="6">
-        <v>22000</v>
+        <v>28000</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G25" s="5"/>
+        <v>55</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="H25" s="4"/>
       <c r="I25" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="6">
         <v>110000</v>
       </c>
       <c r="E26" s="6">
         <v>110000</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="6">
         <v>220000</v>
       </c>
       <c r="E27" s="6">
         <v>220000</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="6">
         <v>14000</v>
       </c>
       <c r="E28" s="6">
-        <v>14000</v>
+        <v>15000</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G28" s="5"/>
+        <v>63</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>64</v>
+      </c>
       <c r="H28" s="4"/>
       <c r="I28" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="6">
         <v>17000</v>
       </c>
       <c r="E29" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>17000</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="5"/>
       <c r="H29" s="4"/>
-      <c r="I29" s="4"/>
+      <c r="I29" s="4" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="6">
         <v>40000</v>
       </c>
       <c r="E30" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="5"/>
       <c r="H30" s="4"/>
-      <c r="I30" s="4"/>
+      <c r="I30" s="4" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="6">
         <v>55000</v>
       </c>
       <c r="E31" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>55000</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="5"/>
       <c r="H31" s="4"/>
-      <c r="I31" s="4"/>
+      <c r="I31" s="4" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="6">
         <v>75000</v>
       </c>
       <c r="E32" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>65000</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="5"/>
       <c r="H32" s="4"/>
-      <c r="I32" s="4"/>
+      <c r="I32" s="4" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="6">
         <v>60000</v>
       </c>
       <c r="E33" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>55000</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" s="5"/>
       <c r="H33" s="4"/>
-      <c r="I33" s="4"/>
+      <c r="I33" s="4" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="6">
         <v>55000</v>
       </c>
       <c r="E34" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>55000</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="5"/>
       <c r="H34" s="4"/>
-      <c r="I34" s="4"/>
+      <c r="I34" s="4" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="6">
         <v>55000</v>
       </c>
       <c r="E35" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>55000</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="5"/>
       <c r="H35" s="4"/>
-      <c r="I35" s="4"/>
+      <c r="I35" s="4" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="6">
         <v>35000</v>
       </c>
       <c r="E36" s="6">
-        <v>0</v>
-[...4 lines deleted...]
-      </c>
+        <v>35000</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="5"/>
       <c r="H36" s="4"/>
-      <c r="I36" s="4"/>
+      <c r="I36" s="4" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="4"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="4"/>
       <c r="G37" s="5"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>